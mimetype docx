--- v0 (2026-09-24)
+++ v1 (2026-11-05)
@@ -1,1361 +1,1001 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002650C7" w:rsidRPr="002650C7" w:rsidRDefault="002650C7" w:rsidP="002650C7">
+    <w:p w14:paraId="0848A961" w14:textId="77777777" w:rsidR="002650C7" w:rsidRPr="002650C7" w:rsidRDefault="002650C7" w:rsidP="002650C7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002650C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Form No: __</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="002650C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="66969BF1" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>AIZAWL THEOLOGICAL COLLEGE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="3AE9651C" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Post Box - 167, </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Post Box - 167, Aizawl - 796 001, Mizoram, India.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D8C6FA" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="385E2EB0" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CHURCH COMMITTEE CONFIDENTIAL REPORT FORM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1031EFA1" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Aizawl</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - 796 001, Mizoram, India.</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+        <w:t>(to be sent directly and confidentially to the college)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C2B739" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56FBE756" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
-      <w:pPr>
+    <w:p w14:paraId="18E6C216" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...20 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name of the applicant (in block letters) : ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B0726C" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name of Father/Mother and Occupation : _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77228E6B" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Present Address of Applicant : ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BEA260" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date of Birth : ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4367E7F5" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Status of Applicant’s Church Membership</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043A8CDB" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Denomination :_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553A61C8" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name of local church : _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC626A6" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Is the applicant a full-communicant member ? ______________ Since when ? _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC584D9" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(d)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Has the applicant ever been suspended from church membership ? ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23864ACE" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...42 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>If Yes, when and for what reason ? _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F08FBC" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Responsibilities held by the applicant in the church, previously and presently _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C70367" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DA53AB" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1.</w:t>
-[...416 lines deleted...]
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+        <w:t xml:space="preserve">  6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Future Service :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC8AB60" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>(d)</w:t>
-[...29 lines deleted...]
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Is the applicant sincerely desirous of serving the church after completing his/her           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10635D11" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">If Yes, when and for what </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+        <w:t>theological studies ?___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF60AD3" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>(e)</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Is the applicant worthy and eligible as per the rules and criteria of the Church to be </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ordained as a full-time minister ? ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500A1C97" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+        <w:t xml:space="preserve">  7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Do the parents approve of the applicant’s desire to pursue theological studies ? _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF7A1D3" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  6.</w:t>
-[...21 lines deleted...]
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+        <w:t xml:space="preserve">  8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Is the applicant physically and mentally mature enough to undergo theological training ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D07F4BD" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a)</w:t>
-[...29 lines deleted...]
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+        <w:t>(Tick one of the boxes below)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6544F5BD" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...272 lines deleted...]
-        <w:tab/>
         <w:t xml:space="preserve">Very Mature </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Satisfactorily</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> mature</w:t>
+        <w:t xml:space="preserve">  Satisfactorily mature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
@@ -1378,283 +1018,247 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Not mature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="21942FE6" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Does the applicant suffer from any physical deformity, or any chronic sickness or disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">which has not been </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+        <w:t>which has not been publicized ? __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CFE5508" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Give a brief account of the applicant’s Christian </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+        <w:t>Give a brief account of the applicant’s Christian life  __________________________________ _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541102E0" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="2BA82597" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Assessment (Tick one of the boxes)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="6CB6E001" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="900" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>He/she has been very active in the church.  Physically and mentally he/she is very mature.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="3EBC7183" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="900" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1667,109 +1271,91 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Good</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="5E5B7ED6" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">(b) While he/she has been active in the church and is mentally mature, his/her personality </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">  very impressive.  Average</w:t>
+        <w:t>(b) While he/she has been active in the church and is mentally mature, his/her personality is  not  very impressive.  Average</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="771DC62F" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="900" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1782,51 +1368,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Though he/she is not physically and mentally mature, he/she could be trained to become mature.  Below Average</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="4C48EF3C" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
@@ -1841,198 +1427,178 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>He/she is not fit physically and mentally for theological training.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="250EBBDF" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="414A2324" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> __________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Place : __________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Signature : __________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="543300B5" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> __________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date  : __________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Chairman : __________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="43AEF76C" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -2086,71 +1652,54 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...19 lines deleted...]
-    <w:p w:rsidR="002650C7" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+        <w:t>Secretary : __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A56B1A5" w14:textId="77777777" w:rsidR="002650C7" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -2205,5190 +1754,1987 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...19 lines deleted...]
-    <w:p w:rsidR="00BB4667" w:rsidRPr="002650C7" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+        <w:t>Church : ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE9BE63" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRPr="002650C7" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002650C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Form No: __</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="002650C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="5439C5B0" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>AIZAWL THEOLOGICAL COLLEGE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="4761D617" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Post Box - 167, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Post Box - 167, Aizawl - 796 001, Mizoram, India.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5F1271" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0989F81C" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>KOHHRAN COMMITTEE CONFIDENTIAL REPORT FORM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFFF4E2" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Aizawl</w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+        <w:t>(Hei hi diltu hriat lohvin Aizawl Theological College-a thawn tur)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52624A1B" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="1FC1DD01" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
-        <w:jc w:val="center"/>
-[...19 lines deleted...]
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Diltu hming (Hawrawp puiin) : _______</w:t>
+      </w:r>
+      <w:r w:rsidR="006A38B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B48381E" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Pa/Nu hming leh hnathawh : ____________</w:t>
+      </w:r>
+      <w:r w:rsidR="006A38B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9DBF0C" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Present Address : ________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006A38B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB71BC8" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Pian ni dik tak/Kum zat : ______________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006A38B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB19B20" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kohhran member nihna dinhmun</w:t>
+      </w:r>
+      <w:r w:rsidR="006A38B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="006A38B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="006A38B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidR="006A38B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619901CD" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kohhran Pawl hming</w:t>
+      </w:r>
+      <w:r w:rsidR="006A38B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="006A38B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E6F3E2" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Awmna Kohhran hming</w:t>
+      </w:r>
+      <w:r w:rsidR="006A38B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="006A38B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4826F9D8" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Dan zawhkim kum</w:t>
+      </w:r>
+      <w:r w:rsidR="006A38B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="006A38B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4BBE05" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
-        <w:jc w:val="center"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(d)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Diltu chu Kohhran thununna tawk tawh a ni em ?  A nih chuan eng vang nge ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C58488" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
-        <w:jc w:val="center"/>
-[...171 lines deleted...]
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006A38B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__ Eng kumah nge ? ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427A3085" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kohhrana nihna a chelh tawh leh chelh mek te __________</w:t>
+      </w:r>
+      <w:r w:rsidR="006A38B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A4335C" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_____________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006A38B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A53307C" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Diltu chu a zir zawhah Kohhran hnuaia hun puma rawngbawl duh ngei a ni em ? ____</w:t>
+      </w:r>
+      <w:r w:rsidR="006A38B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3477B347" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Diltu chu Pastor atan nemngheh theih chi a ni em ? _____________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006A38B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F258767" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="0DC867BE" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1.</w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve"> _______</w:t>
+        <w:t xml:space="preserve">  7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Diltu Nu leh Pate’n Pathian thu (Theology) a zir hi an remtih pui ngei em ? ______________</w:t>
       </w:r>
       <w:r w:rsidR="006A38B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>___________________________________________</w:t>
-[...480 lines deleted...]
-        </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidR="006A38B1">
-[...372 lines deleted...]
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    </w:p>
+    <w:p w14:paraId="5C409819" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...229 lines deleted...]
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+        <w:t xml:space="preserve">  8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Diltu chu Taksa leh Rilru lamah a puitling tawkin in hria em?  In duh ber zawnah thai rawh u le.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3517DA23" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...1360 lines deleted...]
-        <w:tab/>
         <w:t>a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...47 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Puitling tak a ni</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">c) </w:t>
-[...71 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>c) Chher theih a ni ang.</w:t>
       </w:r>
       <w:r w:rsidR="006A38B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="6F184F7F" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> e</w:t>
+        <w:t>Puitling thawkhat e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">d) </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> lo</w:t>
+        <w:t>d) Putling lo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="12AEB2BA" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  9.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...232 lines deleted...]
-        <w:t xml:space="preserve">? </w:t>
+        <w:t xml:space="preserve">Diltu chuan taksa pianphunga piansualna emaw, hmelhemna emaw, hrisel lohna ruk emaw a nei em? </w:t>
       </w:r>
       <w:r w:rsidR="006A38B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="530B3926" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...126 lines deleted...]
-        <w:t xml:space="preserve"> u ______________________________________</w:t>
+        <w:t>Diltu Kristian nun in hriat dan han sawi teh u ______________________________________</w:t>
       </w:r>
       <w:r w:rsidR="006A38B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="709C4DC1" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="006A38B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="375FD4FB" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidR="006A38B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="727A825D" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>THA TIH BER ZAWNAH THAI NI SE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="60E81A2D" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">(a) </w:t>
-[...217 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>(a) Kohhrana inhmang reng tawh thin a ni a, pianphung leh rilru lama mi puitling tha tak a ni.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="43411BDF" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">(b) </w:t>
-[...199 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>(b) Kohhranah a inhmang thinin rilru-ah mi puitling tak a ni naa, pianphungah a puitling lo deuh.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="33D70697" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">(c) </w:t>
-[...235 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>(c) Taksa leh rilru lamah a puitling vaklo na a, chher theih tur mi niah kan ngai.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="5B249AC2" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">(d) </w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve"> lo.</w:t>
+        <w:t>(d) Taksa leh Rilru lamah a puitling lo.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A38B1" w:rsidRDefault="006A38B1" w:rsidP="00BB4667">
+    <w:p w14:paraId="2651DE64" w14:textId="77777777" w:rsidR="006A38B1" w:rsidRDefault="006A38B1" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A38B1" w:rsidRDefault="006A38B1" w:rsidP="00BB4667">
+    <w:p w14:paraId="2DCD7AF8" w14:textId="77777777" w:rsidR="006A38B1" w:rsidRDefault="006A38B1" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A38B1" w:rsidRDefault="006A38B1" w:rsidP="00BB4667">
+    <w:p w14:paraId="3EF3515D" w14:textId="77777777" w:rsidR="006A38B1" w:rsidRDefault="006A38B1" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="17852B63" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="006A38B1">
+    <w:p w14:paraId="6ADE3D32" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="006A38B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> ___________________</w:t>
+        <w:t>Place : ___________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Signature</w:t>
       </w:r>
       <w:r w:rsidR="006A38B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> : ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="006A38B1">
+    <w:p w14:paraId="6ADE84E6" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="006A38B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> ___________________</w:t>
+        <w:t>Date  : ___________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Chairman : ___________________</w:t>
       </w:r>
       <w:r w:rsidR="006A38B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="006A38B1">
+    <w:p w14:paraId="759D4E62" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="006A38B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -7445,51 +3791,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Secretary:  ____________________</w:t>
       </w:r>
       <w:r w:rsidR="006A38B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="006A38B1">
+    <w:p w14:paraId="2ED4F5EC" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="006A38B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -7535,432 +3881,646 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">  ____________________</w:t>
+        <w:t>Kohhran :  ____________________</w:t>
       </w:r>
       <w:r w:rsidR="006A38B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
+    <w:p w14:paraId="3AEB1D00" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="00BB4667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="006A38B1">
+    <w:p w14:paraId="68C460AA" w14:textId="77777777" w:rsidR="00BB4667" w:rsidRDefault="00BB4667" w:rsidP="006A38B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BB4667" w:rsidSect="002650C7">
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="1152" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
-    <w:altName w:val="Mizo Synod Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:altName w:val="Mangal"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002650C7"/>
     <w:rsid w:val="00175D6A"/>
     <w:rsid w:val="0019060C"/>
     <w:rsid w:val="002650C7"/>
+    <w:rsid w:val="002D32E7"/>
     <w:rsid w:val="003023A8"/>
     <w:rsid w:val="0037439C"/>
     <w:rsid w:val="00480B03"/>
     <w:rsid w:val="006A38B1"/>
     <w:rsid w:val="00746B9A"/>
     <w:rsid w:val="0086374C"/>
     <w:rsid w:val="00910D8C"/>
     <w:rsid w:val="00B605A2"/>
     <w:rsid w:val="00BB4667"/>
+    <w:rsid w:val="00C50FEF"/>
     <w:rsid w:val="00EC6252"/>
     <w:rsid w:val="00F64C15"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="33AE5A81"/>
+  <w15:docId w15:val="{153BA9B2-0400-4A88-BCF6-12FF0C2EF78A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00175D6A"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -8213,65 +4773,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>892</Words>
-  <Characters>5087</Characters>
+  <Words>883</Words>
+  <Characters>5034</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
+  <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5968</CharactersWithSpaces>
+  <CharactersWithSpaces>5906</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RK-A</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>